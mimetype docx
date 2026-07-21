--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,3383 +1,8459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="000D3D4A" w:rsidRPr="00507330" w:rsidRDefault="00AC4F65" w:rsidP="000D3D4A">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="00C0064C" w:rsidRDefault="00C0064C" w:rsidP="00D105B3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="480" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00507330">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                </w:t>
+        <w:t>Annex A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D3D4A" w:rsidRPr="00CC60A8" w:rsidRDefault="00AC4F65" w:rsidP="00574A20">
-[...2 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w:rsidR="00076760" w:rsidRPr="00076760" w:rsidRDefault="000A1A91" w:rsidP="00076760">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="480" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thematic Areas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Governance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reforms </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00076760" w:rsidRPr="00076760" w:rsidRDefault="00076760" w:rsidP="000A1A91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00507330">
+      <w:r w:rsidRPr="00076760">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Annex</w:t>
+        <w:t>Thematic Areas of Special Interest</w:t>
       </w:r>
-      <w:r w:rsidR="009C5F45">
+    </w:p>
+    <w:p w:rsidR="00C82579" w:rsidRDefault="00C82579" w:rsidP="000A1A91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0F1115"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A91">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...70 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Please tick the thematic area</w:t>
+      </w:r>
+      <w:r w:rsidR="00076760">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">(A company </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="0011576F">
+      <w:r w:rsidR="000A1A91" w:rsidRPr="000A1A91">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>set up</w:t>
+        <w:t xml:space="preserve"> sub-area</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A1A91">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under section 42 of the Companies Act, 2017)</w:t>
+        <w:t xml:space="preserve"> that best match your expertise and interests. You may select more than one.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="000A1A91">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> You may also s</w:t>
+      </w:r>
+      <w:r w:rsidR="00076760">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D6189">
+        <w:t>pecify below</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A91">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Thematic areas of Governance</w:t>
+        <w:t xml:space="preserve"> a</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00076760">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00507330">
+        <w:t xml:space="preserve">ny </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A91">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>(Please tick one or more areas of special interest</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>other thematic area or sub-area of your choice.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="436"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="9640" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5388"/>
-        <w:gridCol w:w="5670"/>
+        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D50C96" w:rsidRPr="00D50C96" w:rsidTr="00860CC8">
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="00DF6E69" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Sr. No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="00DF6E69" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Thematic Areas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="00DF6E69" w:rsidRDefault="00090201" w:rsidP="00090201">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Illustrative s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF6E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ub-areas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      (not exhaustive)     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="00090201" w:rsidRDefault="00090201" w:rsidP="00090201">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00090201">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Other sub-area of interest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00C46C19">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00C46C19">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Governance and Institutional Reforms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="004B7E62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1866201434"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocal government reforms </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="004B7E62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1262451202"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ivil service reforms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="004B7E62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="288016974"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>National Finance Commission</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006269DA" w:rsidRDefault="006269DA" w:rsidP="004B7E62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-936433704"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>regulatory reform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="004B7E62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1924175936"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>parliamentary strengthening</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="004B7E62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1448281699"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>onstitutional amendments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00C46C19"/>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Rule of Law and Justice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-169959111"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Judicial reforms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1099167263"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>police reforms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1056042239"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>criminal justice system reforms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-492561588"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>alternative dispute resolution</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1221125381"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>access to justice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1361158501"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>legal aid</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1986768877"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>prison reforms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1634220003"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>accountability mechanisms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="5257342"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>National Truth Commission</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Economic and Fiscal Reforms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-417018621"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Taxation reforms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1460528123"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>export promotion policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-555629114"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>energy sector reforms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-756437339"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">incentives for manufacturing </w:t>
+            </w:r>
+            <w:r w:rsidR="0000106C" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="005B2071" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>sector</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1582058790"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006F5DFD" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0000106C" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">private investment and ease of </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="005B2071" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>doing business</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="345840674"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Small and Medium Enterprises</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1305607145"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Charter of the Economy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-349027525"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0000106C" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>public finance and expenditure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="005B2071" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1876045324"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">privatization and reforms of </w:t>
+            </w:r>
+            <w:r w:rsidR="0000106C" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="0000106C" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>State-Owned Enterprises</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Education, Healthcare, and Human Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="481200335"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Education reforms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1336599112"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>health governance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1596244014"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">population growth and family </w:t>
+            </w:r>
+            <w:r w:rsidR="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="005B2071" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>planning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1509561766"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>poverty alleviation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1692648364"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>social protection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Women's Development and Inclusion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1731149190"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Women's economic empowerment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-549926456"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>women's participation in public life</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-2123061593"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">legal protection and equal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="00AD7CFD" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>opportunity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-2105718081"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>maternal health and education</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-354424021"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>human rights</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="0000106C" w:rsidRDefault="006269DA" w:rsidP="0000106C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1122733527"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="0000106C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>social justice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1571700948"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>safeguards for minorities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Youth Development and Employment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1716656134"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Demographic dividend</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-777408176"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>programmes for youth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1983150775"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>promotion of sports</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1819380177"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skills development and vocational </w:t>
+            </w:r>
+            <w:r w:rsidR="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="00380467" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>training</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="562379902"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>youth entrepreneurship</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-491340035"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>employment generation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1476516252"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">digital and technology </w:t>
+            </w:r>
+            <w:r w:rsidR="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="00AD7CFD" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>opportunities for youth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Overseas Pakistanis and Diaspora Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="954518503"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overseas voting and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="00380467" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>representation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-2120136084"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>investment facilitation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1554663289"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>legal and consular support,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="2060506991"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">engagement of overseas expertise </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="00AD7CFD" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>and talent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Agriculture and Rural Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-2030786641"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Accelerating</w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">agricultural growth </w:t>
+            </w:r>
+            <w:r w:rsidR="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006F5DFD" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>and productivity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1848668136"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>water management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="006F5DFD" w:rsidRDefault="006269DA" w:rsidP="006F5DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-835145781"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="006F5DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>farmer welfare and support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1176877644"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rural infrastructure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-117991701"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>problems of backward areas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Democratic Participation and Civic Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="835348395"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Electoral reforms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="181714412"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">role and responsibilities of mass </w:t>
+            </w:r>
+            <w:r w:rsidR="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="00AD7CFD" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>media</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1104697611"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">achievement of Sustainable </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="00380467" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Development Goals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="2090721470"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">transparency and access to </w:t>
+            </w:r>
+            <w:r w:rsidR="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="00380467" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1141929005"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">strengthening civil society  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="00380467" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>institutions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Environment, Climate, and Urban Sustainability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1697269732"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Climate change</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1374620555"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>housing and construction</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1807286824"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>urban governance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1934896279"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>environmental protection</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-152455573"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>water governance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="00380467" w:rsidRDefault="006269DA" w:rsidP="00380467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1615865721"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00380467" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="00380467">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>climate resilience</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Science, Technology, and Digital Innovation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-905844187"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Artificial intelligence</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-215351130"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>cryptocurrency and blockchain</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="961607453"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>e-government</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-2040273620"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>digitization</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1903329733"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>information technology</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1229076856"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>cybersecurity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00090201" w:rsidTr="00090201">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="000A1A91" w:rsidRDefault="00090201" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:line="375" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>National Security and Foreign Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-1670863191"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Counter-terrorism</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="729891792"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>border management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="339362344"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>regional</w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> security</w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dynamics</w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="005B2071" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>geopolitical developments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="90520752"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Indus Waters Treaty issue,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00090201" w:rsidRPr="005B2071" w:rsidRDefault="006269DA" w:rsidP="005B2071">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1483508731"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005B2071">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005B2071" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090201" w:rsidRPr="005B2071">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>combatting organized crime</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00090201" w:rsidRDefault="00090201" w:rsidP="00DF6E69"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00930385" w:rsidTr="00930385">
         <w:trPr>
-          <w:trHeight w:val="350"/>
+          <w:trHeight w:val="1543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5388" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D50C96" w:rsidRPr="00D50C96" w:rsidRDefault="00D50C96" w:rsidP="00D50C96">
-[...48 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00930385" w:rsidRPr="000A1A91" w:rsidRDefault="00930385" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D50C96" w:rsidRPr="00D50C96" w:rsidRDefault="00D50C96" w:rsidP="00D50C96">
-[...105 lines deleted...]
-              <w:t xml:space="preserve"> Alternative Dispute Resolution</w:t>
+          <w:p w:rsidR="00930385" w:rsidRPr="00A21508" w:rsidRDefault="00930385" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21508">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">thematic </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A21508">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">area </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A21508">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or sub-area </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A21508">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A21508">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>interest (please specify):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D50C96" w:rsidRPr="00D50C96" w:rsidRDefault="00D50C96" w:rsidP="00D50C96">
-[...106 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00930385" w:rsidRPr="00CC21E0" w:rsidRDefault="00930385" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00D50C96" w:rsidRPr="00D50C96" w:rsidRDefault="00D50C96" w:rsidP="00D50C96">
-[...49 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00930385" w:rsidRDefault="00930385" w:rsidP="00DF6E69"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50C96" w:rsidRPr="00D50C96" w:rsidTr="00D50C96">
+      <w:tr w:rsidR="00930385" w:rsidTr="00930385">
+        <w:trPr>
+          <w:trHeight w:val="771"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5388" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D50C96" w:rsidRPr="00D50C96" w:rsidRDefault="00D50C96" w:rsidP="00D50C96">
-[...48 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00930385" w:rsidRPr="000A1A91" w:rsidRDefault="00930385" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50C96" w:rsidRPr="00D50C96" w:rsidRDefault="00D50C96" w:rsidP="00D50C96">
-[...106 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00930385" w:rsidRDefault="00930385" w:rsidP="00090201">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00930385" w:rsidRPr="00A21508" w:rsidRDefault="00930385" w:rsidP="00090201">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D50C96" w:rsidRPr="00D50C96" w:rsidRDefault="00D50C96" w:rsidP="00D50C96">
-[...106 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00930385" w:rsidRPr="00CC21E0" w:rsidRDefault="00930385" w:rsidP="00DF6E69">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0F1115"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D50C96" w:rsidRPr="00D50C96" w:rsidRDefault="00D50C96" w:rsidP="00D50C96">
-[...1787 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00930385" w:rsidRDefault="00930385" w:rsidP="00DF6E69"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008910EF" w:rsidRPr="00326760" w:rsidRDefault="008910EF">
-      <w:pPr>
+    <w:p w:rsidR="00930385" w:rsidRDefault="00930385" w:rsidP="00930385">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00657E69" w:rsidRPr="00507330" w:rsidSect="000D3D4A">
+    <w:p w:rsidR="00930385" w:rsidRDefault="00076760" w:rsidP="00930385">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Proposal for Governance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reform </w:t>
+      </w:r>
+      <w:r w:rsidR="00930385">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000713F2" w:rsidRPr="00930385" w:rsidRDefault="00C82579" w:rsidP="00930385">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>[Optional]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21508" w:rsidRPr="00076760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82579" w:rsidRPr="00076760" w:rsidRDefault="000713F2" w:rsidP="00930385">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82579" w:rsidRPr="00076760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">My </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21508" w:rsidRPr="00076760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">own </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82579" w:rsidRPr="00076760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0F1115"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>proposal for governance reform is as follows: (Attach additional sheet if required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82579" w:rsidRPr="000A1A91" w:rsidRDefault="006269DA" w:rsidP="00C82579">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1025" alt="" style="width:451.3pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82579" w:rsidRPr="000A1A91" w:rsidRDefault="006269DA" w:rsidP="00C82579">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1026" alt="" style="width:451.3pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82579" w:rsidRPr="000A1A91" w:rsidRDefault="006269DA" w:rsidP="00C82579">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1027" alt="" style="width:451.3pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82579" w:rsidRPr="000A1A91" w:rsidRDefault="006269DA" w:rsidP="00C82579">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1028" alt="" style="width:451.3pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82579" w:rsidRPr="0013490B" w:rsidRDefault="006269DA" w:rsidP="0013490B">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1029" alt="" style="width:451.3pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C82579" w:rsidRPr="0013490B" w:rsidSect="00F95B1B">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="488" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00F31A20" w:rsidRDefault="00F31A20" w:rsidP="00C0064C">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00F31A20" w:rsidRDefault="00F31A20" w:rsidP="00C0064C">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00F31A20" w:rsidRDefault="00F31A20" w:rsidP="00C0064C">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00F31A20" w:rsidRDefault="00F31A20" w:rsidP="00C0064C">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1422143389"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00F95B1B" w:rsidRDefault="00F95B1B" w:rsidP="009B1616">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00F95B1B" w:rsidRDefault="00F95B1B" w:rsidP="00F95B1B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00C0064C" w:rsidRPr="00C0064C" w:rsidRDefault="00C0064C" w:rsidP="00F95B1B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:right="360"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="004B7E62" w:rsidRDefault="004B7E62" w:rsidP="004B7E62">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00507330">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="23"/>
+        <w:szCs w:val="23"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B60A5D1" wp14:editId="25C62156">
+          <wp:extent cx="2591318" cy="568695"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:docPr id="2" name="Picture 2" descr="C:\Users\wRafique581019\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Asset 2-8.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\wRafique581019\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Asset 2-8.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2596808" cy="569900"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BD63F9E"/>
+    <w:nsid w:val="10960976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="39D898F8"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="65D0666A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="540" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1052" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1772" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2492" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3212" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3932" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4652" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5372" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6092" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CB44C88"/>
+    <w:nsid w:val="26763DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9E4EB1D0"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="3A1EDC46"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="751" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1471" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2191" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2911" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3631" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4351" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5071" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5791" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6511" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BB24C19"/>
+    <w:nsid w:val="2A8971CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8F38E5C8"/>
-    <w:lvl w:ilvl="0" w:tplc="C90EA40A">
+    <w:tmpl w:val="A59010A4"/>
+    <w:lvl w:ilvl="0" w:tplc="3A5436DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:b/>
+        <w:color w:val="0F1115"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BBF6167"/>
+    <w:nsid w:val="46590F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CD9EB242"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="5C4422A8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="50870EDD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E988902E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="524D0FEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4BA9CE2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="58B01B10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7961540"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="5A1938AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC8AFE94"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="5C4102C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8AE62616"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="5D195C9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F20C3C32"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="6DED68AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F37EEA2A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="7356730E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83DE7C98"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="77B82A58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F6014B6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="7B275FEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47F61600"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00657E69"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00FE2E29"/>
+    <w:rsidRoot w:val="00C82579"/>
+    <w:rsid w:val="0000106C"/>
+    <w:rsid w:val="000713F2"/>
+    <w:rsid w:val="00076760"/>
+    <w:rsid w:val="00090201"/>
+    <w:rsid w:val="000A1A91"/>
+    <w:rsid w:val="0013490B"/>
+    <w:rsid w:val="001D6CBB"/>
+    <w:rsid w:val="00270D37"/>
+    <w:rsid w:val="002D401A"/>
+    <w:rsid w:val="00380467"/>
+    <w:rsid w:val="003F1B7C"/>
+    <w:rsid w:val="004B7E62"/>
+    <w:rsid w:val="005109C5"/>
+    <w:rsid w:val="005B2071"/>
+    <w:rsid w:val="005D1C45"/>
+    <w:rsid w:val="006269DA"/>
+    <w:rsid w:val="006F5DFD"/>
+    <w:rsid w:val="007878A1"/>
+    <w:rsid w:val="007B4BD3"/>
+    <w:rsid w:val="00856DAE"/>
+    <w:rsid w:val="008668D6"/>
+    <w:rsid w:val="00895C9D"/>
+    <w:rsid w:val="009236A1"/>
+    <w:rsid w:val="00930385"/>
+    <w:rsid w:val="00A21508"/>
+    <w:rsid w:val="00AC76C0"/>
+    <w:rsid w:val="00AD7CFD"/>
+    <w:rsid w:val="00B04799"/>
+    <w:rsid w:val="00B1533C"/>
+    <w:rsid w:val="00B43D66"/>
+    <w:rsid w:val="00BA392F"/>
+    <w:rsid w:val="00BC3673"/>
+    <w:rsid w:val="00BF357C"/>
+    <w:rsid w:val="00C0064C"/>
+    <w:rsid w:val="00C35288"/>
+    <w:rsid w:val="00C46C19"/>
+    <w:rsid w:val="00C82579"/>
+    <w:rsid w:val="00C90D4E"/>
+    <w:rsid w:val="00CC21E0"/>
+    <w:rsid w:val="00CD3386"/>
+    <w:rsid w:val="00CF20DA"/>
+    <w:rsid w:val="00D105B3"/>
+    <w:rsid w:val="00D651CA"/>
+    <w:rsid w:val="00D65C28"/>
+    <w:rsid w:val="00D92ED6"/>
+    <w:rsid w:val="00DC5A34"/>
+    <w:rsid w:val="00DF6E69"/>
+    <w:rsid w:val="00E50ACB"/>
+    <w:rsid w:val="00F31A20"/>
+    <w:rsid w:val="00F724C1"/>
+    <w:rsid w:val="00F95B1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="aa-ET"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1031"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{50D850C4-7C65-C94E-8F47-F09021821FEE}"/>
+  <w15:docId w15:val="{FDA7BF04-076A-544C-B106-C3070AB9EDB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="aa-ET" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3727,156 +8803,349 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82579"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82579"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C82579"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C82579"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ds-markdown-paragraph">
+    <w:name w:val="ds-markdown-paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00657E69"/>
+    <w:rsid w:val="00C82579"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="00657E69"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82579"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00657E69"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C82579"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="008910EF"/>
+    <w:rsid w:val="00CF20DA"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C0064C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C0064C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C0064C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C0064C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005109C5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F95B1B"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="1066494277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1433357751">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2076704947">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="958993802">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="160432607">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4134,70 +9403,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1495</Characters>
+  <Pages>3</Pages>
+  <Words>519</Words>
+  <Characters>2961</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1754</CharactersWithSpaces>
+  <CharactersWithSpaces>3474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>zahidhamidkhan@outlook.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>