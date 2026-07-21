--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidR="009D4FDB" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
     </w:p>
@@ -223,958 +223,1084 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D4FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CODE OF ETHICS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="001B2CB2" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a member of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nstitut</w:t>
       </w:r>
-      <w:r w:rsidR="005E2D01" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E2D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ood</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>overnance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>, I solemnly commit to uphold the following ethical principles</w:t>
       </w:r>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and standards</w:t>
       </w:r>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Integrity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> – I shall act honestly, transparently, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">fairly, on merit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>and in good faith in all</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Institute.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Public interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> – I shall prioritize the common good over individual or sectional interests</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall always act in the public interest and in accordance with the Constitution and law.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Respect</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for views of others</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>– I shall respect the views of other members</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">engage in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and encourage </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>constructive dialogue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and rigorous debate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Commitment to Diversity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> – I shall support inclusivity regardless of gender, religion, ethnicity, or background.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Intellectual Honesty</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> – I </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">shall give due </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">credit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>sources, avoid plagiarism, and ensure originality in my proposals</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;  avoid conflict of interest; and accurately present data and reports;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Accountability</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> – I </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">shall be open to public scrutiny and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>accept that my contributions may be subject to review, debate, and constructive criticism</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Zero Tolerance for Corruption</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> – I shall not engage in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">or tolerate corruption and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>corrupt practices.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Confidentiality</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> – I shall respect the confidentiality of internal discussions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and sensitive information shared within the Institute, unless its public disclosure is  specifically authorized;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Non-Partisanship</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> – I shall not use platforms </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">of the Institute </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">for party-political campaigning or personal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">or sectarian </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>gain.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00355C96" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="00355C96" w:rsidRPr="00355C96" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Compliance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> – I shall adhere to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Memorandum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Association, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00355C96" w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00355C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles of Association, and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">Rules and Regulations of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the Institute of Good Governance.        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00355C96" w:rsidRPr="00EF4C18" w:rsidRDefault="00355C96" w:rsidP="00355C96">
+    <w:p w:rsidR="00355C96" w:rsidRPr="0042180A" w:rsidRDefault="00355C96" w:rsidP="00355C96">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
+      <w:r w:rsidR="009D4FDB" w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4FDB" w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">I have read, understood, and agree to abide by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...5 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="009D4FDB" w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4FDB" w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4FDB" w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Code</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="009D4FDB" w:rsidRPr="00EF4C18">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> Code of Ethics.</w:t>
+      <w:r w:rsidR="009D4FDB" w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Ethics.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4FDB" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="009D4FDB" w:rsidRPr="0042180A" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>: ___________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________           </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Individual or Head/Chief Executive on behalf of Institution)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00355C96" w:rsidRPr="00EF4C18" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
+    <w:p w:rsidR="00355C96" w:rsidRPr="009D4FDB" w:rsidRDefault="009D4FDB" w:rsidP="009D4FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00EF4C18">
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>: ______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042180A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4C18">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF4C18" w:rsidRPr="00EF4C18" w:rsidRDefault="00EF4C18" w:rsidP="00EF4C18">
-[...98 lines deleted...]
-    <w:sectPr w:rsidR="00750AD2" w:rsidRPr="00750AD2" w:rsidSect="009D4FDB">
+    <w:sectPr w:rsidR="00355C96" w:rsidRPr="009D4FDB" w:rsidSect="009D4FDB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="278" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79492977"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F19815F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1243,126 +1369,118 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2075544032">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D4FDB"/>
-    <w:rsid w:val="000F773D"/>
-    <w:rsid w:val="001B2CB2"/>
     <w:rsid w:val="00355C96"/>
     <w:rsid w:val="00387328"/>
     <w:rsid w:val="005E2D01"/>
     <w:rsid w:val="00710CA8"/>
-    <w:rsid w:val="00750AD2"/>
     <w:rsid w:val="009D4FDB"/>
     <w:rsid w:val="00B8274D"/>
     <w:rsid w:val="00DE403A"/>
-    <w:rsid w:val="00EF4C18"/>
     <w:rsid w:val="00FB1148"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="aa-ET"/>
+  <w:themeFontLang w:val="en-PK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4613D848"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{47CD407A-CEF3-734D-ADB5-33279FD450E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="aa-ET" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-PK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1690,50 +1808,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009D4FDB"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -1748,78 +1871,55 @@
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D4FDB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="009D4FDB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...21 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2082,72 +2182,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>331</Words>
-  <Characters>1893</Characters>
+  <Words>322</Words>
+  <Characters>1841</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2220</CharactersWithSpaces>
+  <CharactersWithSpaces>2159</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>zahidhamidkhan@outlook.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>