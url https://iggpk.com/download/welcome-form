--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -666,174 +666,182 @@
       <w:r w:rsidR="00AA50C6" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BE00C2" w:rsidRPr="00D24DF9" w:rsidRDefault="00BE00C2" w:rsidP="00BE00C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE00C2" w:rsidRPr="00D24DF9" w:rsidRDefault="00BE00C2" w:rsidP="00BE00C2">
+    <w:p w:rsidR="00BE00C2" w:rsidRDefault="00BE00C2" w:rsidP="00BE00C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mobile and land telephones:____________________________</w:t>
       </w:r>
       <w:r w:rsidR="00AA50C6" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="009B0802" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE00C2" w:rsidRPr="00D24DF9" w:rsidRDefault="00BE00C2" w:rsidP="00BE00C2">
+    <w:p w:rsidR="00CB41E5" w:rsidRPr="00CB41E5" w:rsidRDefault="00CB41E5" w:rsidP="00CB41E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BE00C2" w:rsidRPr="00CB41E5" w:rsidRDefault="00BE00C2" w:rsidP="00CB41E5">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="440"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="007A71AC" w:rsidRPr="009620D3" w:rsidRDefault="00BE00C2" w:rsidP="009620D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A71AC" w:rsidRPr="00CB41E5" w:rsidRDefault="00BE00C2" w:rsidP="00CB41E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24DF9">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CB41E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Occupation/Profession (for individual):____________________</w:t>
       </w:r>
-      <w:r w:rsidR="00AA50C6" w:rsidRPr="00D24DF9">
+      <w:r w:rsidR="00AA50C6" w:rsidRPr="00CB41E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidR="009B0802" w:rsidRPr="00D24DF9">
+      <w:r w:rsidR="009B0802" w:rsidRPr="00CB41E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BE00C2" w:rsidRPr="00D24DF9" w:rsidRDefault="00140E3B" w:rsidP="00AA50C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="127"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE00C2" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Main business/ field of operation (for institution): _____________</w:t>
       </w:r>
       <w:r w:rsidR="00AA50C6" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00BE00C2" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________________________________________________</w:t>
@@ -1079,51 +1087,51 @@
       <w:r w:rsidR="00AA50C6" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BE00C2" w:rsidRPr="00D24DF9" w:rsidRDefault="00BE00C2" w:rsidP="00BE00C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE00C2" w:rsidRPr="00D24DF9" w:rsidRDefault="00140E3B" w:rsidP="00BE00C2">
+    <w:p w:rsidR="00BE00C2" w:rsidRDefault="00140E3B" w:rsidP="00BE00C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE00C2" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1150,347 +1158,219 @@
       </w:r>
       <w:r w:rsidR="00F02820">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00BE00C2" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>____________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00AA50C6" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00367F85" w:rsidRPr="00367F85" w:rsidRDefault="00367F85" w:rsidP="00367F85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="26"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...32 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">I have attached the Form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00367F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Thematic Areas </w:t>
+      </w:r>
+      <w:r w:rsidR="006061B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00367F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Governance Reforms”</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="26"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00367F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(Annex A),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00367F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...47 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>after ticking or specifying the areas or sub- areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00367F85" w:rsidRPr="00367F85" w:rsidRDefault="00367F85" w:rsidP="00367F85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00693290">
-[...15 lines deleted...]
-        <w:t>_</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00B178A2">
-[...37 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...66 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> reforms in which I have special interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00367F85" w:rsidRPr="00D24DF9" w:rsidRDefault="00367F85" w:rsidP="00367F85">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00367F85" w:rsidRPr="00D24DF9" w:rsidRDefault="00367F85" w:rsidP="00BE00C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="002312A8" w:rsidRDefault="0023236A" w:rsidP="00D52705">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I solemnly affirm that </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
@@ -1498,143 +1378,241 @@
         </w:rPr>
         <w:t>the information provided above is correct to the best</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of my knowledge and belief.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005C5B8C" w:rsidRPr="00D24DF9" w:rsidRDefault="005C5B8C" w:rsidP="005C5B8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000510F5" w:rsidRPr="003333C2" w:rsidRDefault="00BE00C2" w:rsidP="003333C2">
+    <w:p w:rsidR="000510F5" w:rsidRDefault="00BE00C2" w:rsidP="003333C2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="-142" w:right="-149"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85FF2" w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85FF2" w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Date:_____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Signature</w:t>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00D24DF9">
+        <w:t>(Individual applicant or Head/ authorized representative on behalf of applicant Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35943">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00522E39" w:rsidRPr="00522E39" w:rsidRDefault="0023236A" w:rsidP="00F60F9A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E35943" w:rsidRDefault="00E35943" w:rsidP="003333C2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="-142" w:right="-149"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00367F85" w:rsidRDefault="00367F85" w:rsidP="00F60F9A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:right="-149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24DF9">
+    </w:p>
+    <w:p w:rsidR="00367F85" w:rsidRDefault="00367F85" w:rsidP="00F60F9A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:right="-149"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00367F85" w:rsidRDefault="00367F85" w:rsidP="00F60F9A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:right="-149"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00367F85" w:rsidRDefault="00367F85" w:rsidP="00F60F9A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:right="-149"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00367F85" w:rsidRDefault="00367F85" w:rsidP="00F60F9A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:right="-149"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00522E39" w:rsidRPr="00522E39" w:rsidRDefault="0023236A" w:rsidP="00F60F9A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:right="-149"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Notes:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A532EF" w:rsidRDefault="00A532EF" w:rsidP="00DE4DE1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="567" w:right="-149" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A532EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -1863,81 +1841,89 @@
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="007408F5" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:id w:val="-891341307"/>
+          <w:id w:val="265968162"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E25964">
+          <w:r w:rsidR="00CB41E5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DB07C2" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>National Associate</w:t>
       </w:r>
       <w:r w:rsidR="00803670" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Pakistani citizen</w:t>
       </w:r>
       <w:r w:rsidR="00803670" w:rsidRPr="00D24DF9">
@@ -1972,145 +1958,145 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="1276" w:right="-149" w:hanging="992"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:id w:val="168840101"/>
+          <w:id w:val="1924988502"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E25964">
+          <w:r w:rsidR="00CB41E5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E25964">
+      <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Youth Associate</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">:  Pakistani citizen ordinarily residing in Pakistan </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>aged 18–30</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including students presently studying abroad)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00803670" w:rsidRPr="00D24DF9" w:rsidRDefault="00B26559" w:rsidP="00DB07C2">
+    <w:p w:rsidR="00803670" w:rsidRPr="00D24DF9" w:rsidRDefault="00390983" w:rsidP="00DB07C2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="1276" w:right="-149" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:id w:val="1169215639"/>
+          <w:id w:val="-1391261242"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E25964">
+          <w:r w:rsidR="00CB41E5">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00803670" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00803670" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Overseas Associate</w:t>
       </w:r>
@@ -2172,1408 +2158,1207 @@
     <w:p w:rsidR="00803670" w:rsidRPr="00D24DF9" w:rsidRDefault="00803670" w:rsidP="00DB07C2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="1276" w:hanging="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:lang w:val="aa-ET"/>
           </w:rPr>
-          <w:id w:val="-1434120783"/>
+          <w:id w:val="684022812"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E25964">
-[...228 lines deleted...]
-          <w:r w:rsidR="00E25964">
+          <w:r w:rsidR="00CB41E5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DE4DE1" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00DE4DE1" w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Institutional Associate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Local institution registered in Pakistan under any statute (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>NGOs, universities, think tanks, professional associations, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00810A16" w:rsidRPr="00D24DF9" w:rsidRDefault="00DE4DE1" w:rsidP="00DB07C2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1276" w:right="-149" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:id w:val="-406076069"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00CB41E5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="0029090A" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E25964">
+      <w:r w:rsidR="00810A16" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB07C2" w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>International Associate</w:t>
+      </w:r>
+      <w:r w:rsidR="00810A16" w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810A16" w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ndividua</w:t>
+      </w:r>
+      <w:r w:rsidR="00810A16" w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>l who is not a citizen of Pakistan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4988" w:rsidRPr="00297B5B" w:rsidRDefault="00810A16" w:rsidP="000C4988">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1276" w:right="-149" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:id w:val="-995726021"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000C4988">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DE4DE1" w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029090A" w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB07C2" w:rsidRPr="00D24DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DE4DE1" w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Collaborating Institution</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>International institution registered outside Pakistan</w:t>
       </w:r>
       <w:r w:rsidR="00297B5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="0082681C" w:rsidRPr="00841145" w:rsidRDefault="0082681C" w:rsidP="00841145">
+    </w:p>
+    <w:p w:rsidR="00CB41E5" w:rsidRPr="00CB41E5" w:rsidRDefault="0082681C" w:rsidP="00CB41E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="218"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0082681C" w:rsidRPr="000C4988" w:rsidRDefault="0082681C" w:rsidP="000C4988">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B95B38">
+      <w:r w:rsidRPr="000C4988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Prescribed Fees</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1358"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="2427"/>
         <w:gridCol w:w="2463"/>
         <w:gridCol w:w="2464"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidTr="00841145">
+      <w:tr w:rsidR="00841145" w:rsidRPr="00D24DF9" w:rsidTr="00841145">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcW w:w="2427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00841145">
+          <w:p w:rsidR="00841145" w:rsidRPr="00D24DF9" w:rsidRDefault="00841145" w:rsidP="00841145">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
+              <w:t>Admission Fee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00841145" w:rsidRPr="00D24DF9" w:rsidRDefault="00841145" w:rsidP="00841145">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D24DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Annual Membership Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00841145">
+          <w:p w:rsidR="00841145" w:rsidRPr="00D24DF9" w:rsidRDefault="00841145" w:rsidP="00841145">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Life Membership Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidTr="00841145">
+      <w:tr w:rsidR="00841145" w:rsidRPr="00D24DF9" w:rsidTr="00841145">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcW w:w="2427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00841145">
+          <w:p w:rsidR="00841145" w:rsidRPr="00D24DF9" w:rsidRDefault="00841145" w:rsidP="00841145">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Rs</w:t>
+              <w:t>Rs 5000/-</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2463" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00841145" w:rsidRPr="00D24DF9" w:rsidRDefault="00841145" w:rsidP="00841145">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5,000/-</w:t>
+              <w:t>Rs 5,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00841145">
+          <w:p w:rsidR="00841145" w:rsidRPr="00D24DF9" w:rsidRDefault="00841145" w:rsidP="00841145">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Rs 10,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0082681C" w:rsidRPr="00B95B38" w:rsidRDefault="0082681C" w:rsidP="0082681C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009054E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>After review of your application by the Welcome Committee and approval of the Board, you will be notified of its acceptance and asked to deposit the relevant Fee in accordance with the tables below</w:t>
       </w:r>
       <w:r w:rsidR="00C667EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082681C" w:rsidRPr="00D24DF9" w:rsidRDefault="0082681C" w:rsidP="0082681C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:right="-149"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="350"/>
-        <w:tblW w:w="8630" w:type="dxa"/>
+        <w:tblW w:w="5723" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2524"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2996"/>
+        <w:gridCol w:w="2550"/>
+        <w:gridCol w:w="3173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidTr="00E25964">
+      <w:tr w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidTr="002D2ADE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2524" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="002D2ADE">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  Associateship Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="3173" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="002D2ADE">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Annual Associateship  Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidTr="002D2ADE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2524" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>National</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="3173" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Rs 1,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidTr="002D2ADE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
-[...50 lines deleted...]
-            <w:tcW w:w="2524" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Youth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="3173" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Rs 500/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidTr="002D2ADE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="2524" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Overseas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="3173" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Rs 5,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidTr="002D2ADE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
-[...50 lines deleted...]
-            <w:tcW w:w="2524" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Institutional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="3173" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Rs 5,000/- </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidTr="002D2ADE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
-[...51 lines deleted...]
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>International</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="3173" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Rs 10,000/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidTr="00E25964">
+      <w:tr w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidTr="002D2ADE">
         <w:trPr>
           <w:trHeight w:val="641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2524" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Collaborating Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="3173" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E25964" w:rsidRPr="00D24DF9" w:rsidRDefault="00E25964" w:rsidP="00E25964">
+          <w:p w:rsidR="002D2ADE" w:rsidRPr="00D24DF9" w:rsidRDefault="002D2ADE" w:rsidP="002D2ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>As may be agreed in MoU with the Institute</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0082681C" w:rsidRPr="00D24DF9" w:rsidRDefault="0082681C" w:rsidP="0082681C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:right="-149"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003318B2" w:rsidRDefault="003318B2" w:rsidP="00B95B38">
+    <w:p w:rsidR="0082681C" w:rsidRDefault="0082681C" w:rsidP="00B95B38">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00166289" w:rsidRPr="003318B2" w:rsidRDefault="00166289" w:rsidP="00166289">
+    <w:p w:rsidR="0082681C" w:rsidRDefault="0082681C" w:rsidP="00B95B38">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0082681C" w:rsidRDefault="0082681C" w:rsidP="00B95B38">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0082681C" w:rsidRDefault="0082681C" w:rsidP="00B95B38">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003318B2" w:rsidRDefault="003318B2" w:rsidP="00B95B38">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C4988" w:rsidRDefault="00166289" w:rsidP="00166289">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00166289" w:rsidRPr="003318B2" w:rsidRDefault="000C4988" w:rsidP="00166289">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
       <w:r w:rsidR="003318B2" w:rsidRPr="003318B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You will be </w:t>
       </w:r>
       <w:r w:rsidR="003318B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>requested to provide necessary supporting documents</w:t>
       </w:r>
       <w:r w:rsidR="00BB6643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in respect of the ab</w:t>
       </w:r>
       <w:r w:rsidR="00D206F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00500CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00166289">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00166289">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>comprising copy of CNIC/NICOP/Passport for individuals; copy of registration certificate/details for institutions; and student card or school certificate for students.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00756E7D" w:rsidRPr="0089391B" w:rsidRDefault="00037B38" w:rsidP="00037B38">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3744,54 +3529,54 @@
       <w:r w:rsidR="00037B38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="001214A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Register of Members and Register of Associates</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D8604F" w:rsidRDefault="00756E7D" w:rsidP="00D8604F">
+    <w:p w:rsidR="00D8604F" w:rsidRDefault="00756E7D" w:rsidP="00CB41E5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="11" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112883">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>On receipt of your payment</w:t>
       </w:r>
       <w:r w:rsidR="004B1C80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3988,58 +3773,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D8604F" w:rsidSect="00B55637">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B75D7" w:rsidRDefault="009B75D7">
+    <w:p w:rsidR="00390983" w:rsidRDefault="00390983">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B75D7" w:rsidRDefault="009B75D7">
+    <w:p w:rsidR="00390983" w:rsidRDefault="00390983">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4056,198 +3841,205 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B75D7" w:rsidRDefault="009B75D7">
+    <w:p w:rsidR="00390983" w:rsidRDefault="00390983">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B75D7" w:rsidRDefault="009B75D7">
+    <w:p w:rsidR="00390983" w:rsidRDefault="00390983">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-2018688021"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00B55637" w:rsidRDefault="00F15DD0" w:rsidP="00925A81">
+      <w:p w:rsidR="00B55637" w:rsidRDefault="00755666" w:rsidP="00925A81">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00B55637" w:rsidRDefault="00B26559" w:rsidP="00B55637">
+  <w:p w:rsidR="00B55637" w:rsidRDefault="00390983" w:rsidP="00B55637">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-336231479"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00B55637" w:rsidRDefault="00F15DD0" w:rsidP="00925A81">
+      <w:p w:rsidR="00B55637" w:rsidRDefault="00755666" w:rsidP="00925A81">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B26559">
+        <w:r w:rsidR="006061B4">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00B55637" w:rsidRDefault="00B26559" w:rsidP="00B55637">
+  <w:p w:rsidR="00B55637" w:rsidRDefault="00390983" w:rsidP="00B55637">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12F450D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F38E5C8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -4619,139 +4411,229 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BB24C19"/>
+    <w:nsid w:val="3A383171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8F38E5C8"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="2702016C"/>
+    <w:lvl w:ilvl="0" w:tplc="0FE42030">
+      <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="3BB24C19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FEE22F8"/>
+    <w:lvl w:ilvl="0" w:tplc="0BD2B226">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="530" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="49DC4BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61DC8B34"/>
     <w:lvl w:ilvl="0" w:tplc="C1268846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="218" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="938" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -4796,51 +4678,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4538" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5258" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5978" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="4D1733E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEC29FAE"/>
     <w:lvl w:ilvl="0" w:tplc="B32C1ADC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -4885,51 +4767,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="65C91109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83B8C952"/>
     <w:lvl w:ilvl="0" w:tplc="53C29AD0">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -4974,51 +4856,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="72EC0E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B68259A"/>
     <w:lvl w:ilvl="0" w:tplc="DC345C0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
@@ -5067,232 +4949,244 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE00C2"/>
     <w:rsid w:val="00000EDD"/>
     <w:rsid w:val="00003A11"/>
+    <w:rsid w:val="00011094"/>
     <w:rsid w:val="00021DE9"/>
     <w:rsid w:val="00024EF6"/>
     <w:rsid w:val="00026247"/>
     <w:rsid w:val="00037B38"/>
     <w:rsid w:val="000510F5"/>
     <w:rsid w:val="00065E79"/>
     <w:rsid w:val="00073412"/>
+    <w:rsid w:val="000C4988"/>
     <w:rsid w:val="000D79F7"/>
     <w:rsid w:val="000F19A9"/>
     <w:rsid w:val="00114080"/>
     <w:rsid w:val="001214A8"/>
     <w:rsid w:val="00140E3B"/>
     <w:rsid w:val="001656A5"/>
     <w:rsid w:val="00166289"/>
     <w:rsid w:val="001847FC"/>
     <w:rsid w:val="001903D2"/>
     <w:rsid w:val="001C7F18"/>
     <w:rsid w:val="001F3B88"/>
     <w:rsid w:val="002312A8"/>
     <w:rsid w:val="0023236A"/>
     <w:rsid w:val="002856C6"/>
     <w:rsid w:val="0029090A"/>
     <w:rsid w:val="00297B5B"/>
     <w:rsid w:val="002C40FC"/>
     <w:rsid w:val="002D2ADE"/>
     <w:rsid w:val="002E0A55"/>
     <w:rsid w:val="003318B2"/>
     <w:rsid w:val="003333C2"/>
     <w:rsid w:val="0033688B"/>
     <w:rsid w:val="00364732"/>
+    <w:rsid w:val="00367F85"/>
     <w:rsid w:val="00383496"/>
+    <w:rsid w:val="00390983"/>
     <w:rsid w:val="003A5C67"/>
     <w:rsid w:val="003E6D0C"/>
     <w:rsid w:val="003F152A"/>
     <w:rsid w:val="004622EA"/>
     <w:rsid w:val="004B1C80"/>
     <w:rsid w:val="004B22D6"/>
     <w:rsid w:val="004C419E"/>
     <w:rsid w:val="00500CCD"/>
     <w:rsid w:val="00522E39"/>
     <w:rsid w:val="00526809"/>
     <w:rsid w:val="00545584"/>
     <w:rsid w:val="0056580A"/>
     <w:rsid w:val="005A7671"/>
     <w:rsid w:val="005C5B8C"/>
     <w:rsid w:val="005D20BD"/>
     <w:rsid w:val="00600052"/>
+    <w:rsid w:val="006061B4"/>
     <w:rsid w:val="00607AE5"/>
+    <w:rsid w:val="00617353"/>
     <w:rsid w:val="0064085B"/>
     <w:rsid w:val="0065098A"/>
     <w:rsid w:val="00693290"/>
     <w:rsid w:val="006A257A"/>
     <w:rsid w:val="006D07AC"/>
     <w:rsid w:val="006F7E8A"/>
     <w:rsid w:val="007408F5"/>
+    <w:rsid w:val="00755666"/>
     <w:rsid w:val="00756E7D"/>
     <w:rsid w:val="0075788C"/>
     <w:rsid w:val="00760B6E"/>
     <w:rsid w:val="007A1434"/>
     <w:rsid w:val="007A71AC"/>
     <w:rsid w:val="00803670"/>
     <w:rsid w:val="00810A16"/>
     <w:rsid w:val="0081188F"/>
     <w:rsid w:val="008214B6"/>
     <w:rsid w:val="00821560"/>
     <w:rsid w:val="0082681C"/>
     <w:rsid w:val="00841145"/>
     <w:rsid w:val="00845DBC"/>
     <w:rsid w:val="0089391B"/>
     <w:rsid w:val="008A11A0"/>
     <w:rsid w:val="008A628A"/>
     <w:rsid w:val="008B256C"/>
+    <w:rsid w:val="008B3E2E"/>
     <w:rsid w:val="008D05B6"/>
     <w:rsid w:val="009054E9"/>
     <w:rsid w:val="00932D1C"/>
     <w:rsid w:val="009620D3"/>
     <w:rsid w:val="00975461"/>
     <w:rsid w:val="009A224E"/>
     <w:rsid w:val="009B0802"/>
     <w:rsid w:val="009B6CC8"/>
     <w:rsid w:val="009B75D7"/>
     <w:rsid w:val="00A24760"/>
+    <w:rsid w:val="00A317AF"/>
     <w:rsid w:val="00A532EF"/>
     <w:rsid w:val="00A618AB"/>
     <w:rsid w:val="00A73E4B"/>
     <w:rsid w:val="00A853C6"/>
     <w:rsid w:val="00AA1681"/>
     <w:rsid w:val="00AA50C6"/>
     <w:rsid w:val="00AC1D8B"/>
     <w:rsid w:val="00AD6BA1"/>
     <w:rsid w:val="00AF0FA0"/>
     <w:rsid w:val="00B178A2"/>
-    <w:rsid w:val="00B26559"/>
     <w:rsid w:val="00B85FF2"/>
     <w:rsid w:val="00B95B38"/>
     <w:rsid w:val="00BA1B7D"/>
     <w:rsid w:val="00BB6643"/>
     <w:rsid w:val="00BE00C2"/>
     <w:rsid w:val="00C667EB"/>
     <w:rsid w:val="00CB076F"/>
+    <w:rsid w:val="00CB41E5"/>
     <w:rsid w:val="00CD2305"/>
     <w:rsid w:val="00CD2F91"/>
     <w:rsid w:val="00CD5296"/>
     <w:rsid w:val="00CD73D9"/>
     <w:rsid w:val="00CE34C0"/>
     <w:rsid w:val="00D206F3"/>
     <w:rsid w:val="00D24DF9"/>
     <w:rsid w:val="00D30942"/>
     <w:rsid w:val="00D52705"/>
     <w:rsid w:val="00D56AF1"/>
     <w:rsid w:val="00D575F3"/>
     <w:rsid w:val="00D63C40"/>
     <w:rsid w:val="00D8604F"/>
     <w:rsid w:val="00DB07C2"/>
     <w:rsid w:val="00DE4DE1"/>
     <w:rsid w:val="00DF4638"/>
-    <w:rsid w:val="00E25964"/>
+    <w:rsid w:val="00E35943"/>
     <w:rsid w:val="00E37ACE"/>
     <w:rsid w:val="00E90989"/>
     <w:rsid w:val="00EF0AEF"/>
     <w:rsid w:val="00EF2315"/>
     <w:rsid w:val="00EF2415"/>
     <w:rsid w:val="00EF2A58"/>
     <w:rsid w:val="00F02820"/>
-    <w:rsid w:val="00F15DD0"/>
     <w:rsid w:val="00F2110B"/>
     <w:rsid w:val="00F52329"/>
     <w:rsid w:val="00F60F9A"/>
+    <w:rsid w:val="00F858CA"/>
     <w:rsid w:val="00FB70D4"/>
     <w:rsid w:val="00FE0D7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="aa-ET"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -6138,82 +6032,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58A2C9D2-D951-47B7-A8A5-F6F630807794}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71C6EA10-5DA8-47AE-8FAE-86BB63B8F8AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4545</Characters>
+  <Pages>5</Pages>
+  <Words>745</Words>
+  <Characters>4253</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5332</CharactersWithSpaces>
+  <CharactersWithSpaces>4989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>zahidhamidkhan@outlook.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>